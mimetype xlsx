--- v0 (2026-02-04)
+++ v1 (2026-06-13)
@@ -125,60 +125,60 @@
   <si>
     <t>P1572C-PAC</t>
   </si>
   <si>
     <t>MUI25102102</t>
   </si>
   <si>
     <t>2025-10-21 15:27:26</t>
   </si>
   <si>
     <t>ENGINEERING</t>
   </si>
   <si>
     <t>MULTI PRATAMA INTERBUANA, PT.</t>
   </si>
   <si>
     <t>MUI/PO/25/10/0004</t>
   </si>
   <si>
     <t>SDS-25/10/0006</t>
   </si>
   <si>
     <t>PART ABCDEF</t>
   </si>
   <si>
+    <t>MC-000215-SPX</t>
+  </si>
+  <si>
+    <t>IC-000001-SPC</t>
+  </si>
+  <si>
     <t>MC-000387-WPX</t>
   </si>
   <si>
     <t>IC-000001-WPC</t>
-  </si>
-[...4 lines deleted...]
-    <t>IC-000001-SPC</t>
   </si>
   <si>
     <t>MUI25102101</t>
   </si>
   <si>
     <t>2025-10-21 15:24:21</t>
   </si>
   <si>
     <t>MUI3</t>
   </si>
   <si>
     <t>2025-10-20 21:39:29</t>
   </si>
   <si>
     <t>ABIMANYU SEKAR NUSANTARA, PT.</t>
   </si>
   <si>
     <t>MUI/PO/25/10/0003</t>
   </si>
   <si>
     <t>SDS-25/10/0005</t>
   </si>
   <si>
     <t>FR BODY KIT-SILVER</t>
   </si>
@@ -821,168 +821,168 @@
       <c r="D5" t="s">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
         <v>36</v>
       </c>
       <c r="I5" t="s">
         <v>37</v>
       </c>
       <c r="J5" t="s">
         <v>38</v>
       </c>
       <c r="K5" t="s">
         <v>23</v>
       </c>
       <c r="L5">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="M5">
-        <v>0</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6" t="s">
         <v>19</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
       <c r="I6" t="s">
         <v>39</v>
       </c>
       <c r="J6" t="s">
         <v>40</v>
       </c>
       <c r="K6" t="s">
         <v>23</v>
       </c>
       <c r="L6">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="M6">
-        <v>500</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
       <c r="G7" t="s">
         <v>19</v>
       </c>
       <c r="H7" t="s">
         <v>36</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="J7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="K7" t="s">
         <v>23</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8" t="s">
         <v>19</v>
       </c>
       <c r="H8" t="s">
         <v>36</v>
       </c>
       <c r="I8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K8" t="s">
         <v>23</v>
       </c>
       <c r="L8">
         <v>500</v>
       </c>
       <c r="M8">
         <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>45</v>
       </c>
       <c r="E9" t="s">
@@ -1222,136 +1222,136 @@
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" t="s">
         <v>60</v>
       </c>
       <c r="D15" t="s">
         <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>61</v>
       </c>
       <c r="F15" t="s">
         <v>62</v>
       </c>
       <c r="G15" t="s">
         <v>19</v>
       </c>
       <c r="H15" t="s">
         <v>36</v>
       </c>
       <c r="I15" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="J15" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="K15" t="s">
         <v>23</v>
       </c>
       <c r="L15">
         <v>100</v>
       </c>
       <c r="M15">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>63</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>61</v>
       </c>
       <c r="F16" t="s">
         <v>65</v>
       </c>
       <c r="G16" t="s">
         <v>19</v>
       </c>
       <c r="H16" t="s">
         <v>36</v>
       </c>
       <c r="I16" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K16" t="s">
         <v>23</v>
       </c>
       <c r="L16">
         <v>300</v>
       </c>
       <c r="M16">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>61</v>
       </c>
       <c r="F17" t="s">
         <v>65</v>
       </c>
       <c r="G17" t="s">
         <v>19</v>
       </c>
       <c r="H17" t="s">
         <v>36</v>
       </c>
       <c r="I17" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="J17" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="K17" t="s">
         <v>23</v>
       </c>
       <c r="L17">
         <v>200</v>
       </c>
       <c r="M17">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18" t="s">
         <v>16</v>
       </c>
       <c r="E18" t="s">