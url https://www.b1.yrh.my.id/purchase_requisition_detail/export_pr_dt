--- v0 (2026-02-04)
+++ v1 (2026-10-09)
@@ -732,102 +732,96 @@
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="J2" t="s">
         <v>24</v>
       </c>
       <c r="K2" t="s">
         <v>25</v>
       </c>
       <c r="L2" t="s">
         <v>26</v>
       </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2">
         <v>379</v>
       </c>
       <c r="P2">
         <v>7700</v>
       </c>
       <c r="Q2">
         <v>2918300</v>
       </c>
       <c r="R2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J3" t="s">
         <v>31</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>27</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
       <c r="O3">
         <v>667</v>
       </c>
       <c r="P3">
         <v>7700</v>
       </c>
       <c r="Q3">
         <v>5135900</v>
       </c>