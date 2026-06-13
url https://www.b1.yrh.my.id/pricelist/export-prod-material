--- v0 (2026-02-04)
+++ v1 (2026-06-13)
@@ -74,122 +74,122 @@
   <si>
     <t>ABIMANYU SEKAR NUSANTARA, PT.</t>
   </si>
   <si>
     <t>MC-000391-WPC</t>
   </si>
   <si>
     <t>test WIP 12</t>
   </si>
   <si>
     <t>IUC-042</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
     <t>ACTIVE</t>
   </si>
   <si>
     <t>2026-01-12</t>
   </si>
   <si>
     <t>2026-02-07</t>
   </si>
   <si>
+    <t>OUT OF DATE</t>
+  </si>
+  <si>
+    <t>MATSUMOTO INDUSTRIES INDONESIA, PT</t>
+  </si>
+  <si>
+    <t>MC-000389-WPX</t>
+  </si>
+  <si>
+    <t>coba WPC</t>
+  </si>
+  <si>
+    <t>IUC-046</t>
+  </si>
+  <si>
+    <t>2026-01-09</t>
+  </si>
+  <si>
+    <t>2026-03-13</t>
+  </si>
+  <si>
+    <t>MC-000380-WPC</t>
+  </si>
+  <si>
+    <t>TESTING BARU 1</t>
+  </si>
+  <si>
+    <t>BATANG</t>
+  </si>
+  <si>
+    <t>2026-04-02</t>
+  </si>
+  <si>
+    <t>MC-00720-PAX</t>
+  </si>
+  <si>
+    <t>PAJERO_ FR CORNER LH BRACKET A SPCC304 T:1.2</t>
+  </si>
+  <si>
+    <t>PCS</t>
+  </si>
+  <si>
+    <t>2026-02-13</t>
+  </si>
+  <si>
+    <t>MULTI PRATAMA INTERBUANA, PT.</t>
+  </si>
+  <si>
+    <t>MC-00017-SPX</t>
+  </si>
+  <si>
+    <t>MLDG RR BPR</t>
+  </si>
+  <si>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
+  </si>
+  <si>
+    <t>MC-00062-WPX</t>
+  </si>
+  <si>
+    <t>2026-01-06</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
+  </si>
+  <si>
     <t>UP TO DATE</t>
   </si>
   <si>
-    <t>MATSUMOTO INDUSTRIES INDONESIA, PT</t>
-[...67 lines deleted...]
-  <si>
     <t>MC-000381-WPX</t>
   </si>
   <si>
     <t>TEST 3</t>
   </si>
   <si>
     <t>LSN</t>
   </si>
   <si>
     <t>MC-000215-SPX</t>
   </si>
   <si>
     <t>PART ABCDEF</t>
   </si>
   <si>
     <t>2025-10-15</t>
   </si>
   <si>
     <t>2025-11-05</t>
   </si>
   <si>
     <t>MC-000387-WPX</t>
   </si>
   <si>
     <t>2025-12-31</t>
@@ -221,279 +221,279 @@
   <si>
     <t>TEST 111</t>
   </si>
   <si>
     <t>LITER</t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>TOYORIKO INDONESIA, PT.</t>
   </si>
   <si>
     <t>MC-00138-SAN</t>
   </si>
   <si>
     <t>EMBLEM ABC</t>
   </si>
   <si>
     <t>2025-09-03</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
+    <t>ADYAWINSA PLACTICS INDUSTRY, PT.</t>
+  </si>
+  <si>
+    <t>MC-00010-SIX</t>
+  </si>
+  <si>
+    <t>SU2ID FR HOLDER A RH</t>
+  </si>
+  <si>
+    <t>2023-10-01</t>
+  </si>
+  <si>
     <t>MEGAH NUSANTARA PERKASA</t>
   </si>
   <si>
+    <t>MC-00115-PAX</t>
+  </si>
+  <si>
+    <t>3M TAPE PRIMER K520 NEW</t>
+  </si>
+  <si>
+    <t>2022-03-15</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>TIANURA TEKNO KARYA, PT</t>
+  </si>
+  <si>
+    <t>MC-00326-PAX</t>
+  </si>
+  <si>
+    <t>SU2ID FR J-NUT M6 SPCC</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>MC-00336-PAX</t>
+  </si>
+  <si>
+    <t>SU2ID FR CUSHION B SZ. T=10  W =10  L=50</t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>GMK INDONESIA, PT.</t>
+  </si>
+  <si>
+    <t>MC-00098-WPX</t>
+  </si>
+  <si>
+    <t>FR BODY KIT</t>
+  </si>
+  <si>
+    <t>2023-12-22</t>
+  </si>
+  <si>
+    <t>MC-00082-STX</t>
+  </si>
+  <si>
+    <t>FR BODY KIT-SILVER</t>
+  </si>
+  <si>
+    <t>2023-12-25</t>
+  </si>
+  <si>
+    <t>DAIKYO INTERNATIONAL INDONESIA</t>
+  </si>
+  <si>
+    <t>MC-00322-PAX</t>
+  </si>
+  <si>
+    <t>SU2ID FR TDF A SZ. T=3.4  W=10  L=140</t>
+  </si>
+  <si>
+    <t>MITSUTOYO INDONESIA, PT.</t>
+  </si>
+  <si>
+    <t>MC-00318-PAX</t>
+  </si>
+  <si>
+    <t>SU2ID FR BRACKET 20-HY103-A00 T=1.2</t>
+  </si>
+  <si>
+    <t>2023-12-23</t>
+  </si>
+  <si>
+    <t>TSUCHIYA INDONESIA, PT</t>
+  </si>
+  <si>
+    <t>MC-00334-PAX</t>
+  </si>
+  <si>
+    <t>SU2ID FR RED STRIPE</t>
+  </si>
+  <si>
+    <t>2022-02-01</t>
+  </si>
+  <si>
+    <t>MC-00328-PAX</t>
+  </si>
+  <si>
+    <t>SU2ID FR SPACER D/F TAPE T=1.2</t>
+  </si>
+  <si>
+    <t>MC-00331-PAX</t>
+  </si>
+  <si>
+    <t>SU2ID FR RIVET B SP 540</t>
+  </si>
+  <si>
+    <t>2022-04-01</t>
+  </si>
+  <si>
+    <t>MC-00320-PAX</t>
+  </si>
+  <si>
+    <t>SU2ID FR D/F TAPE A SZ. T=1.2  W=10  L=160</t>
+  </si>
+  <si>
     <t>MC-00330-PAX</t>
   </si>
   <si>
     <t>SU2ID FR CUSHION C SZ. T=10  W =10  L=100</t>
   </si>
   <si>
-    <t>2022-01-01</t>
-[...2 lines deleted...]
-    <t>2026-12-31</t>
+    <t>GINSA INTI PRATAMA, PT</t>
+  </si>
+  <si>
+    <t>MC-00327-PAX</t>
+  </si>
+  <si>
+    <t>SU2ID FR TAPPING SCREW 30-HCA-SU-630B-W</t>
   </si>
   <si>
     <t xml:space="preserve">MULTI BERJAYA ASINDO, PT. </t>
   </si>
   <si>
-    <t>MC-00115-PAX</t>
-[...4 lines deleted...]
-  <si>
     <t>2024-01-01</t>
   </si>
   <si>
     <t>2024-05-30</t>
   </si>
   <si>
-    <t>GINSA INTI PRATAMA, PT</t>
-[...5 lines deleted...]
-    <t>SU2ID FR TAPPING SCREW 30-HCA-SU-630B-W</t>
+    <t>MC-00323-PAX</t>
+  </si>
+  <si>
+    <t>SU2ID FR TDF B SZ. T=3.4  W=10  L=40</t>
   </si>
   <si>
     <t>MC-00329-PAX</t>
   </si>
   <si>
     <t>SU2ID FR CUSHION A SZ. T=3.0  W =10  L=50</t>
   </si>
   <si>
-    <t>DAIKYO INTERNATIONAL INDONESIA</t>
-[...10 lines deleted...]
-  <si>
     <t>MC-00009-SIX</t>
   </si>
   <si>
     <t>SU2ID FR HOLDER A LH</t>
   </si>
   <si>
-    <t>2023-10-01</t>
-[...4 lines deleted...]
-  <si>
     <t>MC-00332-PAX</t>
   </si>
   <si>
     <t>SU2ID FR WASHER 33-GMN101-A00 SPCC</t>
   </si>
   <si>
     <t>2205-12-31</t>
   </si>
   <si>
     <t>MC-00321-PAX</t>
   </si>
   <si>
     <t>SU2ID FR D/F TAPE C SZ. T=2.5  W=10  L=150</t>
   </si>
   <si>
     <t>NIFCO INDONESIA, PT.</t>
   </si>
   <si>
     <t>MC-00174-PAX</t>
   </si>
   <si>
     <t>CLIP A 3K0V</t>
   </si>
   <si>
     <t>2016-07-25</t>
   </si>
   <si>
     <t>MC-00335-PAX</t>
   </si>
   <si>
     <t>SU2ID FR HOLDER A D/F TAPE A SZ. T=1.2  W=10  L=100</t>
   </si>
   <si>
-    <t>2022-09-01</t>
-[...7 lines deleted...]
-  <si>
     <t>2022-11-01</t>
   </si>
   <si>
+    <t>MC-00319-PAX</t>
+  </si>
+  <si>
+    <t>SU2ID FR RIVET A SUS SSD-53-SSBS</t>
+  </si>
+  <si>
     <t>MC-00018-PNC</t>
   </si>
   <si>
     <t>SU2ID_CARTON BOX BODYKIT FRONT SZ.1780X215X530MM (BOX+PARTISI+LAYER)</t>
   </si>
   <si>
     <t>SET</t>
   </si>
   <si>
-    <t>2023-12-23</t>
-[...8 lines deleted...]
-    <t>SU2ID FR RIVET A SUS SSD-53-SSBS</t>
+    <t>MC-00324-PAX</t>
+  </si>
+  <si>
+    <t>SU2ID FR PROTECTOR B L=370  BLACK</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
   </si>
   <si>
     <t>MC-00333-PAX</t>
   </si>
   <si>
     <t>SU2ID FR TABING TAPE SZ. T=0.1  W=10  L=30  BLUE</t>
-  </si>
-[...88 lines deleted...]
-    <t>SU2ID FR D/F TAPE A SZ. T=1.2  W=10  L=160</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1044,1419 +1044,1419 @@
       <c r="D6">
         <v>65</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6">
         <v>10000</v>
       </c>
       <c r="H6">
         <v>10000</v>
       </c>
       <c r="I6" t="s">
         <v>17</v>
       </c>
       <c r="J6" t="s">
         <v>38</v>
       </c>
       <c r="K6" t="s">
         <v>39</v>
       </c>
       <c r="L6" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7">
         <v>65</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7">
         <v>21786</v>
       </c>
       <c r="H7">
         <v>21786</v>
       </c>
       <c r="I7" t="s">
         <v>17</v>
       </c>
       <c r="J7" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" t="s">
         <v>42</v>
       </c>
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" t="s">
         <v>45</v>
       </c>
       <c r="D8">
         <v>65</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8">
         <v>5000</v>
       </c>
       <c r="H8">
         <v>5000</v>
       </c>
       <c r="I8" t="s">
         <v>17</v>
       </c>
       <c r="J8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K8" t="s">
         <v>39</v>
       </c>
       <c r="L8" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" t="s">
         <v>48</v>
       </c>
       <c r="D9">
         <v>65</v>
       </c>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9">
         <v>30000</v>
       </c>
       <c r="H9">
         <v>30000</v>
       </c>
       <c r="I9" t="s">
         <v>17</v>
       </c>
       <c r="J9" t="s">
         <v>49</v>
       </c>
       <c r="K9" t="s">
         <v>50</v>
       </c>
       <c r="L9" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10">
         <v>65</v>
       </c>
       <c r="E10" t="s">
         <v>33</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10">
         <v>5000</v>
       </c>
       <c r="H10">
         <v>5000</v>
       </c>
       <c r="I10" t="s">
         <v>17</v>
       </c>
       <c r="J10" t="s">
         <v>49</v>
       </c>
       <c r="K10" t="s">
         <v>52</v>
       </c>
       <c r="L10" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>12</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" t="s">
         <v>54</v>
       </c>
       <c r="D11">
         <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11">
         <v>10000</v>
       </c>
       <c r="H11">
         <v>10000</v>
       </c>
       <c r="I11" t="s">
         <v>17</v>
       </c>
       <c r="J11" t="s">
         <v>55</v>
       </c>
       <c r="K11" t="s">
         <v>55</v>
       </c>
       <c r="L11" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>12</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12">
         <v>65</v>
       </c>
       <c r="E12" t="s">
         <v>58</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12">
         <v>10000</v>
       </c>
       <c r="H12">
         <v>9000</v>
       </c>
       <c r="I12" t="s">
         <v>17</v>
       </c>
       <c r="J12" t="s">
         <v>59</v>
       </c>
       <c r="K12" t="s">
         <v>59</v>
       </c>
       <c r="L12" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>60</v>
       </c>
       <c r="C13" t="s">
         <v>61</v>
       </c>
       <c r="D13">
         <v>65</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13">
         <v>1000</v>
       </c>
       <c r="H13">
         <v>1000</v>
       </c>
       <c r="I13" t="s">
         <v>17</v>
       </c>
       <c r="J13" t="s">
         <v>63</v>
       </c>
       <c r="K13" t="s">
         <v>63</v>
       </c>
       <c r="L13" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" t="s">
         <v>66</v>
       </c>
       <c r="D14">
         <v>65</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14">
         <v>100000</v>
       </c>
       <c r="H14">
         <v>10000</v>
       </c>
       <c r="I14" t="s">
         <v>17</v>
       </c>
       <c r="J14" t="s">
         <v>67</v>
       </c>
       <c r="K14" t="s">
         <v>68</v>
       </c>
       <c r="L14" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" t="s">
         <v>71</v>
       </c>
       <c r="D15">
         <v>65</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15">
-        <v>667</v>
+        <v>542</v>
       </c>
       <c r="H15">
-        <v>667</v>
+        <v>542</v>
       </c>
       <c r="I15" t="s">
         <v>17</v>
       </c>
       <c r="J15" t="s">
         <v>72</v>
       </c>
       <c r="K15" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="L15" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
         <v>74</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D16">
         <v>65</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16">
         <v>830000</v>
       </c>
       <c r="H16">
         <v>830000</v>
       </c>
       <c r="I16" t="s">
         <v>17</v>
       </c>
       <c r="J16" t="s">
+        <v>76</v>
+      </c>
+      <c r="K16" t="s">
         <v>77</v>
       </c>
-      <c r="K16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>80</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17">
+        <v>65</v>
+      </c>
+      <c r="E17" t="s">
+        <v>33</v>
+      </c>
+      <c r="F17" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17">
+        <v>1359</v>
+      </c>
+      <c r="H17">
+        <v>1359</v>
+      </c>
+      <c r="I17" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" t="s">
         <v>81</v>
-      </c>
-[...19 lines deleted...]
-        <v>72</v>
       </c>
       <c r="K17" t="s">
         <v>52</v>
       </c>
       <c r="L17" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>
       <c r="C18" t="s">
         <v>83</v>
       </c>
       <c r="D18">
         <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18">
-        <v>195</v>
+        <v>350</v>
       </c>
       <c r="H18">
-        <v>195</v>
+        <v>350</v>
       </c>
       <c r="I18" t="s">
         <v>17</v>
       </c>
       <c r="J18" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="K18" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L18" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D19">
         <v>65</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19">
-        <v>471</v>
+        <v>623031</v>
       </c>
       <c r="H19">
-        <v>471</v>
+        <v>623031</v>
       </c>
       <c r="I19" t="s">
         <v>17</v>
       </c>
       <c r="J19" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="K19" t="s">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="L19" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>35</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D20">
         <v>65</v>
       </c>
       <c r="E20" t="s">
         <v>33</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20">
-        <v>542</v>
+        <v>184580</v>
       </c>
       <c r="H20">
-        <v>542</v>
+        <v>184580</v>
       </c>
       <c r="I20" t="s">
         <v>17</v>
       </c>
       <c r="J20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K20" t="s">
         <v>52</v>
       </c>
       <c r="L20" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D21">
         <v>65</v>
       </c>
       <c r="E21" t="s">
         <v>33</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21">
-        <v>195</v>
+        <v>1295</v>
       </c>
       <c r="H21">
-        <v>195</v>
+        <v>1295</v>
       </c>
       <c r="I21" t="s">
         <v>17</v>
       </c>
       <c r="J21" t="s">
         <v>72</v>
       </c>
       <c r="K21" t="s">
-        <v>94</v>
+        <v>52</v>
       </c>
       <c r="L21" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="B22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D22">
         <v>65</v>
       </c>
       <c r="E22" t="s">
         <v>33</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22">
-        <v>2153</v>
+        <v>3673</v>
       </c>
       <c r="H22">
-        <v>2153</v>
+        <v>3673</v>
       </c>
       <c r="I22" t="s">
         <v>17</v>
       </c>
       <c r="J22" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="K22" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="L22" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="B23" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" t="s">
+        <v>87</v>
+      </c>
+      <c r="D23">
+        <v>65</v>
+      </c>
+      <c r="E23" t="s">
+        <v>33</v>
+      </c>
+      <c r="F23" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23">
+        <v>91115</v>
+      </c>
+      <c r="H23">
+        <v>91115</v>
+      </c>
+      <c r="I23" t="s">
+        <v>17</v>
+      </c>
+      <c r="J23" t="s">
         <v>98</v>
-      </c>
-[...22 lines deleted...]
-        <v>100</v>
       </c>
       <c r="K23" t="s">
         <v>52</v>
       </c>
       <c r="L23" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>69</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C24" t="s">
         <v>101</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24">
+        <v>65</v>
+      </c>
+      <c r="E24" t="s">
+        <v>33</v>
+      </c>
+      <c r="F24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24">
+        <v>12700</v>
+      </c>
+      <c r="H24">
+        <v>12700</v>
+      </c>
+      <c r="I24" t="s">
+        <v>17</v>
+      </c>
+      <c r="J24" t="s">
         <v>102</v>
       </c>
-      <c r="D24">
-[...19 lines deleted...]
-      </c>
       <c r="K24" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="L24" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="B25" t="s">
+        <v>103</v>
+      </c>
+      <c r="C25" t="s">
         <v>104</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
         <v>65</v>
       </c>
       <c r="E25" t="s">
         <v>33</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25">
-        <v>191800</v>
+        <v>379</v>
       </c>
       <c r="H25">
-        <v>191800</v>
+        <v>379</v>
       </c>
       <c r="I25" t="s">
         <v>17</v>
       </c>
       <c r="J25" t="s">
-        <v>106</v>
+        <v>81</v>
       </c>
       <c r="K25" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="L25" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C26" t="s">
+        <v>106</v>
+      </c>
+      <c r="D26">
+        <v>65</v>
+      </c>
+      <c r="E26" t="s">
+        <v>33</v>
+      </c>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26">
+        <v>264</v>
+      </c>
+      <c r="H26">
+        <v>264</v>
+      </c>
+      <c r="I26" t="s">
+        <v>17</v>
+      </c>
+      <c r="J26" t="s">
         <v>107</v>
-      </c>
-[...22 lines deleted...]
-        <v>110</v>
       </c>
       <c r="K26" t="s">
         <v>52</v>
       </c>
       <c r="L26" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>73</v>
       </c>
       <c r="B27" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C27" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D27">
         <v>65</v>
       </c>
       <c r="E27" t="s">
         <v>33</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
       <c r="G27">
-        <v>2274</v>
+        <v>911</v>
       </c>
       <c r="H27">
-        <v>2274</v>
+        <v>911</v>
       </c>
       <c r="I27" t="s">
         <v>17</v>
       </c>
       <c r="J27" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="K27" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L27" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B28" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D28">
         <v>65</v>
       </c>
       <c r="E28" t="s">
         <v>33</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
       <c r="G28">
-        <v>238</v>
+        <v>667</v>
       </c>
       <c r="H28">
-        <v>238</v>
+        <v>667</v>
       </c>
       <c r="I28" t="s">
         <v>17</v>
       </c>
       <c r="J28" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="K28" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L28" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="B29" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C29" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D29">
         <v>65</v>
       </c>
       <c r="E29" t="s">
         <v>33</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
       <c r="G29">
-        <v>3389</v>
+        <v>1300</v>
       </c>
       <c r="H29">
-        <v>3389</v>
+        <v>1300</v>
       </c>
       <c r="I29" t="s">
         <v>17</v>
       </c>
       <c r="J29" t="s">
-        <v>118</v>
+        <v>81</v>
       </c>
       <c r="K29" t="s">
         <v>52</v>
       </c>
       <c r="L29" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="B30" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
       <c r="C30" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="D30">
         <v>65</v>
       </c>
       <c r="E30" t="s">
         <v>33</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
       <c r="G30">
-        <v>542</v>
+        <v>830000</v>
       </c>
       <c r="H30">
-        <v>542</v>
+        <v>830000</v>
       </c>
       <c r="I30" t="s">
         <v>17</v>
       </c>
       <c r="J30" t="s">
-        <v>90</v>
+        <v>116</v>
       </c>
       <c r="K30" t="s">
-        <v>52</v>
+        <v>117</v>
       </c>
       <c r="L30" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="C31" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
       <c r="D31">
         <v>65</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
       <c r="G31">
-        <v>830000</v>
+        <v>471</v>
       </c>
       <c r="H31">
-        <v>830000</v>
+        <v>471</v>
       </c>
       <c r="I31" t="s">
         <v>17</v>
       </c>
       <c r="J31" t="s">
-        <v>121</v>
+        <v>81</v>
       </c>
       <c r="K31" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="L31" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="B32" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C32" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D32">
         <v>65</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
       <c r="G32">
-        <v>1359</v>
+        <v>195</v>
       </c>
       <c r="H32">
-        <v>1359</v>
+        <v>195</v>
       </c>
       <c r="I32" t="s">
         <v>17</v>
       </c>
       <c r="J32" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="K32" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="L32" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33" t="s">
         <v>69</v>
       </c>
       <c r="B33" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C33" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D33">
         <v>65</v>
       </c>
       <c r="E33" t="s">
         <v>33</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
       <c r="G33">
-        <v>350</v>
+        <v>542</v>
       </c>
       <c r="H33">
-        <v>350</v>
+        <v>542</v>
       </c>
       <c r="I33" t="s">
         <v>17</v>
       </c>
       <c r="J33" t="s">
-        <v>103</v>
+        <v>72</v>
       </c>
       <c r="K33" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="L33" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="B34" t="s">
-        <v>104</v>
+        <v>124</v>
       </c>
       <c r="C34" t="s">
-        <v>105</v>
+        <v>125</v>
       </c>
       <c r="D34">
         <v>65</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>16</v>
       </c>
       <c r="G34">
-        <v>184580</v>
+        <v>195</v>
       </c>
       <c r="H34">
-        <v>184580</v>
+        <v>195</v>
       </c>
       <c r="I34" t="s">
         <v>17</v>
       </c>
       <c r="J34" t="s">
+        <v>81</v>
+      </c>
+      <c r="K34" t="s">
         <v>126</v>
       </c>
-      <c r="K34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L34" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>111</v>
+        <v>73</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
       <c r="C35" t="s">
         <v>128</v>
       </c>
       <c r="D35">
         <v>65</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
       <c r="G35">
-        <v>623031</v>
+        <v>2153</v>
       </c>
       <c r="H35">
-        <v>623031</v>
+        <v>2153</v>
       </c>
       <c r="I35" t="s">
         <v>17</v>
       </c>
       <c r="J35" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="K35" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="L35" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" t="s">
+        <v>129</v>
+      </c>
+      <c r="B36" t="s">
         <v>130</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>131</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36">
+        <v>65</v>
+      </c>
+      <c r="E36" t="s">
+        <v>33</v>
+      </c>
+      <c r="F36" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36">
+        <v>1952</v>
+      </c>
+      <c r="H36">
+        <v>1952</v>
+      </c>
+      <c r="I36" t="s">
+        <v>17</v>
+      </c>
+      <c r="J36" t="s">
         <v>132</v>
-      </c>
-[...19 lines deleted...]
-        <v>72</v>
       </c>
       <c r="K36" t="s">
         <v>52</v>
       </c>
       <c r="L36" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>84</v>
+        <v>73</v>
       </c>
       <c r="B37" t="s">
         <v>133</v>
       </c>
       <c r="C37" t="s">
         <v>134</v>
       </c>
       <c r="D37">
         <v>65</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37">
-        <v>1295</v>
+        <v>664</v>
       </c>
       <c r="H37">
-        <v>1295</v>
+        <v>664</v>
       </c>
       <c r="I37" t="s">
         <v>17</v>
       </c>
       <c r="J37" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="K37" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="L37" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="B38" t="s">
+        <v>89</v>
+      </c>
+      <c r="C38" t="s">
+        <v>90</v>
+      </c>
+      <c r="D38">
+        <v>65</v>
+      </c>
+      <c r="E38" t="s">
+        <v>33</v>
+      </c>
+      <c r="F38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38">
+        <v>191800</v>
+      </c>
+      <c r="H38">
+        <v>191800</v>
+      </c>
+      <c r="I38" t="s">
+        <v>17</v>
+      </c>
+      <c r="J38" t="s">
         <v>135</v>
       </c>
-      <c r="C38" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K38" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="L38" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B39" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="C39" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="D39">
         <v>65</v>
       </c>
       <c r="E39" t="s">
         <v>33</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
       <c r="G39">
-        <v>91115</v>
+        <v>2274</v>
       </c>
       <c r="H39">
-        <v>91115</v>
+        <v>2274</v>
       </c>
       <c r="I39" t="s">
         <v>17</v>
       </c>
       <c r="J39" t="s">
-        <v>110</v>
+        <v>81</v>
       </c>
       <c r="K39" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="L39" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>137</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
         <v>138</v>
       </c>
       <c r="C40" t="s">
         <v>139</v>
       </c>
       <c r="D40">
         <v>65</v>
       </c>
       <c r="E40" t="s">
-        <v>33</v>
+        <v>140</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40">
-        <v>12700</v>
+        <v>36180</v>
       </c>
       <c r="H40">
-        <v>12700</v>
+        <v>36180</v>
       </c>
       <c r="I40" t="s">
         <v>17</v>
       </c>
       <c r="J40" t="s">
-        <v>140</v>
+        <v>98</v>
       </c>
       <c r="K40" t="s">
         <v>52</v>
       </c>
       <c r="L40" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B41" t="s">
         <v>141</v>
       </c>
       <c r="C41" t="s">
         <v>142</v>
       </c>
       <c r="D41">
         <v>65</v>
       </c>
       <c r="E41" t="s">
         <v>33</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41">
-        <v>264</v>
+        <v>3389</v>
       </c>
       <c r="H41">
-        <v>264</v>
+        <v>3389</v>
       </c>
       <c r="I41" t="s">
         <v>17</v>
       </c>
       <c r="J41" t="s">
         <v>143</v>
       </c>
       <c r="K41" t="s">
         <v>52</v>
       </c>
       <c r="L41" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B42" t="s">
         <v>144</v>
       </c>
       <c r="C42" t="s">
         <v>145</v>
       </c>
       <c r="D42">
         <v>65</v>
       </c>
       <c r="E42" t="s">
         <v>33</v>
       </c>
       <c r="F42" t="s">
         <v>16</v>
       </c>
       <c r="G42">
-        <v>911</v>
+        <v>238</v>
       </c>
       <c r="H42">
-        <v>911</v>
+        <v>238</v>
       </c>
       <c r="I42" t="s">
         <v>17</v>
       </c>
       <c r="J42" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="K42" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L42" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">