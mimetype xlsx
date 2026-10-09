--- v1 (2026-06-13)
+++ v2 (2026-10-09)
@@ -1052,332 +1052,332 @@
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
       <c r="V6" s="3"/>
       <c r="W6" s="3"/>
       <c r="X6" s="3"/>
       <c r="Y6" s="3"/>
       <c r="Z6" s="3"/>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H7" s="3">
         <v>400</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="3">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="K7" s="3">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="3"/>
       <c r="X7" s="3"/>
       <c r="Y7" s="3"/>
       <c r="Z7" s="3"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H8" s="3">
         <v>400</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="3">
-        <v>350</v>
+        <v>667</v>
       </c>
       <c r="K8" s="3">
-        <v>350</v>
+        <v>667</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
       <c r="W8" s="3"/>
       <c r="X8" s="3"/>
       <c r="Y8" s="3"/>
       <c r="Z8" s="3"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H9" s="3">
         <v>400</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="3">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="K9" s="3">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
       <c r="W9" s="3"/>
       <c r="X9" s="3"/>
       <c r="Y9" s="3"/>
       <c r="Z9" s="3"/>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H10" s="3">
         <v>400</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="3">
-        <v>664</v>
+        <v>350</v>
       </c>
       <c r="K10" s="3">
-        <v>664</v>
+        <v>350</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
       <c r="W10" s="3"/>
       <c r="X10" s="3"/>
       <c r="Y10" s="3"/>
       <c r="Z10" s="3"/>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H11" s="3">
         <v>400</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="3">
-        <v>350</v>
+        <v>667</v>
       </c>
       <c r="K11" s="3">
-        <v>350</v>
+        <v>667</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
       <c r="W11" s="3"/>
       <c r="X11" s="3"/>
       <c r="Y11" s="3"/>
       <c r="Z11" s="3"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H12" s="3">
         <v>400</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J12" s="3">
-        <v>664</v>
+        <v>350</v>
       </c>
       <c r="K12" s="3">
-        <v>664</v>
+        <v>350</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
       <c r="T12" s="3"/>
       <c r="U12" s="3"/>
       <c r="V12" s="3"/>
       <c r="W12" s="3"/>
       <c r="X12" s="3"/>
       <c r="Y12" s="3"/>
       <c r="Z12" s="3"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>50</v>
@@ -1674,332 +1674,332 @@
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
       <c r="Q18" s="3"/>
       <c r="R18" s="3"/>
       <c r="S18" s="3"/>
       <c r="T18" s="3"/>
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H19" s="3">
         <v>400</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J19" s="3">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="K19" s="3">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3"/>
       <c r="W19" s="3"/>
       <c r="X19" s="3"/>
       <c r="Y19" s="3"/>
       <c r="Z19" s="3"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H20" s="3">
         <v>400</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J20" s="3">
-        <v>350</v>
+        <v>667</v>
       </c>
       <c r="K20" s="3">
-        <v>350</v>
+        <v>667</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3"/>
       <c r="W20" s="3"/>
       <c r="X20" s="3"/>
       <c r="Y20" s="3"/>
       <c r="Z20" s="3"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H21" s="3">
         <v>400</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J21" s="3">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="K21" s="3">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
       <c r="R21" s="3"/>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3"/>
       <c r="W21" s="3"/>
       <c r="X21" s="3"/>
       <c r="Y21" s="3"/>
       <c r="Z21" s="3"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H22" s="3">
         <v>400</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J22" s="3">
-        <v>664</v>
+        <v>350</v>
       </c>
       <c r="K22" s="3">
-        <v>664</v>
+        <v>350</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
       <c r="R22" s="3"/>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3"/>
       <c r="W22" s="3"/>
       <c r="X22" s="3"/>
       <c r="Y22" s="3"/>
       <c r="Z22" s="3"/>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H23" s="3">
         <v>400</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J23" s="3">
-        <v>350</v>
+        <v>667</v>
       </c>
       <c r="K23" s="3">
-        <v>350</v>
+        <v>667</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
       <c r="Q23" s="3"/>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3"/>
       <c r="W23" s="3"/>
       <c r="X23" s="3"/>
       <c r="Y23" s="3"/>
       <c r="Z23" s="3"/>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D24" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H24" s="3">
         <v>400</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J24" s="3">
-        <v>664</v>
+        <v>350</v>
       </c>
       <c r="K24" s="3">
-        <v>664</v>
+        <v>350</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
       <c r="S24" s="3"/>
       <c r="T24" s="3"/>
       <c r="U24" s="3"/>
       <c r="V24" s="3"/>
       <c r="W24" s="3"/>
       <c r="X24" s="3"/>
       <c r="Y24" s="3"/>
       <c r="Z24" s="3"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>50</v>
@@ -2296,332 +2296,332 @@
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
       <c r="R30" s="3"/>
       <c r="S30" s="3"/>
       <c r="T30" s="3"/>
       <c r="U30" s="3"/>
       <c r="V30" s="3"/>
       <c r="W30" s="3"/>
       <c r="X30" s="3"/>
       <c r="Y30" s="3"/>
       <c r="Z30" s="3"/>
     </row>
     <row r="31" spans="1:30">
       <c r="A31" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H31" s="3">
         <v>400</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J31" s="3">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="K31" s="3">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
       <c r="U31" s="3"/>
       <c r="V31" s="3"/>
       <c r="W31" s="3"/>
       <c r="X31" s="3"/>
       <c r="Y31" s="3"/>
       <c r="Z31" s="3"/>
     </row>
     <row r="32" spans="1:30">
       <c r="A32" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D32" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H32" s="3">
         <v>400</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J32" s="3">
-        <v>350</v>
+        <v>667</v>
       </c>
       <c r="K32" s="3">
-        <v>350</v>
+        <v>667</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
       <c r="P32" s="3"/>
       <c r="Q32" s="3"/>
       <c r="R32" s="3"/>
       <c r="S32" s="3"/>
       <c r="T32" s="3"/>
       <c r="U32" s="3"/>
       <c r="V32" s="3"/>
       <c r="W32" s="3"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
       <c r="Z32" s="3"/>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H33" s="3">
         <v>400</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J33" s="3">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="K33" s="3">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
       <c r="R33" s="3"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
       <c r="U33" s="3"/>
       <c r="V33" s="3"/>
       <c r="W33" s="3"/>
       <c r="X33" s="3"/>
       <c r="Y33" s="3"/>
       <c r="Z33" s="3"/>
     </row>
     <row r="34" spans="1:30">
       <c r="A34" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H34" s="3">
         <v>400</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J34" s="3">
-        <v>664</v>
+        <v>350</v>
       </c>
       <c r="K34" s="3">
-        <v>664</v>
+        <v>350</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
       <c r="P34" s="3"/>
       <c r="Q34" s="3"/>
       <c r="R34" s="3"/>
       <c r="S34" s="3"/>
       <c r="T34" s="3"/>
       <c r="U34" s="3"/>
       <c r="V34" s="3"/>
       <c r="W34" s="3"/>
       <c r="X34" s="3"/>
       <c r="Y34" s="3"/>
       <c r="Z34" s="3"/>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H35" s="3">
         <v>400</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J35" s="3">
-        <v>350</v>
+        <v>667</v>
       </c>
       <c r="K35" s="3">
-        <v>350</v>
+        <v>667</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="3"/>
       <c r="S35" s="3"/>
       <c r="T35" s="3"/>
       <c r="U35" s="3"/>
       <c r="V35" s="3"/>
       <c r="W35" s="3"/>
       <c r="X35" s="3"/>
       <c r="Y35" s="3"/>
       <c r="Z35" s="3"/>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>50</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F36" s="3" t="s">
         <v>54</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H36" s="3">
         <v>400</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>35</v>
       </c>
       <c r="J36" s="3">
-        <v>664</v>
+        <v>350</v>
       </c>
       <c r="K36" s="3">
-        <v>664</v>
+        <v>350</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>55</v>
       </c>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="R36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="3"/>
       <c r="W36" s="3"/>
       <c r="X36" s="3"/>
       <c r="Y36" s="3"/>
       <c r="Z36" s="3"/>
     </row>
     <row r="37" spans="1:30">
       <c r="A37" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>50</v>